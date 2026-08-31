--- v0 (2026-07-07)
+++ v1 (2026-08-31)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="404DB98E" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="300" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>EPIC-SI</w:t>
       </w:r>
@@ -627,69 +627,87 @@
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E4C65C" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>1. Kaj je projekt EPIC-SI?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449A8E30" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
+    <w:p w14:paraId="449A8E30" w14:textId="7F7B5114" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>Projekt EPIC-SI je prvi obsežni znanstvenoraziskovalni projekt v Sloveniji, ki bo sistematično zbral in analiziral posnetke naravne komunikacije med starši oziroma skrbniki in otroki v starosti 12–48 mesecev. Cilj projekta je ustvariti javno dostopno zbirko (korpus) avdio-video posnetkov slovensko govorečih otrok, ki bo osnova za nova spoznanja o tipičnem razvoju govora pri slovensko govorečih otrocih.</w:t>
+        <w:t>Projekt EPIC-SI je prvi obsežni znanstvenoraziskovalni projekt v Sloveniji, ki bo sistematično zbral in analiziral posnetke naravne komunikacije med starši oziroma skrbniki in otroki v starosti 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0062722F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>–48 mesecev. Cilj projekta je ustvariti javno dostopno zbirko (korpus) avdio-video posnetkov slovensko govorečih otrok, ki bo osnova za nova spoznanja o tipičnem razvoju govora pri slovensko govorečih otrocih.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784DAE50" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Slovenščina je jezik z bogato morfologijo (sklanjatev, spreganje, dvojina), ki do zdaj v mednarodnih bazah otroškega govora praktično ni bila zastopana. Vaša udeležba bo neposredno prispevala k zapolnitvi te vrzeli – in s tem k boljšim diagnostičnim orodjem za otroke z jezikovnimi zamudami ter k razvoju jezikovnih tehnologij v slovenščini.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57251BF6" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
       <w:pPr>
@@ -4181,97 +4199,116 @@
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">prejeli darilni bon </w:t>
       </w:r>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>po koncu sodelovanja, kot nadomestilo za vložen čas in trud;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231A3850" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
+    <w:p w14:paraId="231A3850" w14:textId="4FAADE11" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">bili upravičeni do </w:t>
       </w:r>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">diagnostičnega testa otrokovih jezikovnih sposobnosti </w:t>
       </w:r>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>ob koncu sodelovanja (Reynell razvojna jezikovna lestvica)</w:t>
+        <w:t>ob koncu sodelovanja (</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1A5C" w:rsidRPr="003B1A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Baterija testov Novi Reynell razvojni jezikovni lestvici – slovenska različica (NRDLS-SI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEF198C" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRPr="00F24D31" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
@@ -5630,161 +5667,161 @@
       <w:r w:rsidRPr="00F24D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Pedagoški inštitut · Pedagoška fakulteta UL · Fakulteta za elektrotehniko UL · Institut Jožef Stefan</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D65E8" w:rsidRPr="00F24D31">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1300" w:right="1300" w:bottom="1300" w:left="1300" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Saksida, Amanda" w:date="2026-03-17T11:00:00Z" w:initials="SA">
     <w:p w14:paraId="00000003" w14:textId="00000003" w:rsidR="003D65E8" w:rsidRDefault="00F24D31">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Preveri</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Saksida, Amanda" w:date="2026-03-17T11:06:00Z" w:initials="SA">
     <w:p w14:paraId="00000001" w14:textId="00000001" w:rsidR="003D65E8" w:rsidRDefault="00F24D31">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ali 5 let po zaključku? </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="00000003" w15:done="0"/>
   <w15:commentEx w15:paraId="00000001" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="54AF00E0" w16cex:dateUtc="2026-03-17T10:00:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1CB71288" w16cex:dateUtc="2026-03-17T10:06:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="00000003" w16cid:durableId="54AF00E0"/>
   <w16cid:commentId w16cid:paraId="00000001" w16cid:durableId="1CB71288"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B535EBF" w14:textId="77777777" w:rsidR="00666B8F" w:rsidRDefault="00666B8F">
+    <w:p w14:paraId="4A00393D" w14:textId="77777777" w:rsidR="0052381A" w:rsidRDefault="0052381A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07F0D7F7" w14:textId="77777777" w:rsidR="00666B8F" w:rsidRDefault="00666B8F">
+    <w:p w14:paraId="043E934D" w14:textId="77777777" w:rsidR="0052381A" w:rsidRDefault="0052381A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5270B879" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Stran </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -5850,109 +5887,109 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D9ADC45" w14:textId="77777777" w:rsidR="00666B8F" w:rsidRDefault="00666B8F">
+    <w:p w14:paraId="0EABA095" w14:textId="77777777" w:rsidR="0052381A" w:rsidRDefault="0052381A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A010A7E" w14:textId="77777777" w:rsidR="00666B8F" w:rsidRDefault="00666B8F">
+    <w:p w14:paraId="44A58D06" w14:textId="77777777" w:rsidR="0052381A" w:rsidRDefault="0052381A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2860F13F" w14:textId="77777777" w:rsidR="003D65E8" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="2E5496"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9106"/>
       </w:tabs>
       <w:spacing w:after="40"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E5496"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>EPIC-SI – Navodila za starše in skrbnike</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B32BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0644AAA"/>
     <w:lvl w:ilvl="0" w:tplc="DF9C265A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9B4408DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="551C7096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6147,121 +6184,126 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="551118921">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1662275416">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1845432869">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Saksida, Amanda">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::SaksidaA@ff.uni-lj.si::eb228b35-cf69-4f87-aa57-81eaf64be0a8"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="145"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="162"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D65E8"/>
     <w:rsid w:val="000B4B36"/>
     <w:rsid w:val="001D71A5"/>
+    <w:rsid w:val="003B1A5C"/>
     <w:rsid w:val="003D65E8"/>
+    <w:rsid w:val="0052381A"/>
+    <w:rsid w:val="0062722F"/>
     <w:rsid w:val="00666B8F"/>
     <w:rsid w:val="00772686"/>
     <w:rsid w:val="00793007"/>
     <w:rsid w:val="00C01C9E"/>
+    <w:rsid w:val="00C160F0"/>
+    <w:rsid w:val="00C5366C"/>
     <w:rsid w:val="00EC3D08"/>
     <w:rsid w:val="00F24D31"/>
     <w:rsid w:val="00F6353E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="336204D5"/>
   <w15:docId w15:val="{88298193-01F9-4545-9E75-100535465A4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6772,50 +6814,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -17810,51 +17853,51 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F6353E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Helena.Klancnik@ijs.si" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amanda.saksida@ijs.si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerl@uni-lj.si" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -18070,65 +18113,65 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:SpecialFormsHighlight w:val="c9c8ff"/>
 </w:settings>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0AEA6B-E499-4EEF-98A3-AFBB261C493E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2101</Words>
-  <Characters>11980</Characters>
+  <Words>2110</Words>
+  <Characters>12027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
+  <Lines>100</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14053</CharactersWithSpaces>
+  <CharactersWithSpaces>14109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>