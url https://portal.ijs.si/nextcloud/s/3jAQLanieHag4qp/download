--- v0 (2026-07-07)
+++ v1 (2026-08-31)
@@ -1,44949 +1,11898 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="3C281B96" w14:textId="77777777" w:rsidR="00283724" w:rsidRPr="00C45D54" w:rsidRDefault="00283724">
       <w:pPr>
-        <w:pStyle w:val="844"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Heading2A"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="7651302A" w14:textId="4C96E802" w:rsidR="00967248" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="00C45D54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2A"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Obveščeno soglasje k sodelovanju v raziskavi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3484F549" w14:textId="5F92E083" w:rsidR="00386EBC" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="00C45D54">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Informacijski list</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298D85B7" w14:textId="77777777" w:rsidR="00C45D54" w:rsidRDefault="00C45D54" w:rsidP="0095670E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B8C790" w14:textId="4CCE833C" w:rsidR="0095670E" w:rsidRPr="00C45D54" w:rsidRDefault="0095670E" w:rsidP="0095670E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...3 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Opis raziskave</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="44B24C63" w14:textId="4A2C6EB3" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="006301D8">
       <w:pPr>
-        <w:pStyle w:val="844"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vabljeni ste k sodelovanju v raziskavi EPIC-SI </w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-IT"/>
+        </w:rPr>
+        <w:t>Zgodnja komunikacija med starši in otroki: korpusne raziskave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>, ki jo v okviru financiranega raziskovalnega projekta (AR</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J6-70222</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>) izvaja projektna skupina pod vodstvom dr. Amande Saksida (</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Institut Jožef Stefan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>). Raziskava</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je sodelovalni projekt štirih organizacij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Pedagoške</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>ga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inštitut</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>a, Instituta Jožef Stefan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pedagošk</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fakultet</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UL</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Fakultet</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za elektrotehniko UL. Namen projekta je ustvariti prvi obsežni javno dostopni korpus posnetkov komunikacije med starši in otroki (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3F17" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>–48 mesecev) v slovenščini, na osnovi katerega bodo izvedene jezikoslovne in računalniške jezikoslovne študije o razvoju govora in komunikacije pri slovenskih otrocih.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07293A59" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="006301D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD0435F" w14:textId="757E5438" w:rsidR="006301D8" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="006301D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaša naloga bo v domačem okolju občasno (enkrat mesečno ali enkrat na dva meseca) </w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>izvesti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">približno </w:t>
+      </w:r>
+      <w:r w:rsidR="00865DA8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>približno 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0-minutno avdio-video snemanje interakcije med vami in vašim otrokom. Za vsak posnetek boste prejeli pisna navodila in elicitacijska gradiva (knjige, igrače). Posnetke boste varno prenesli na projektni strežnik. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vsaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>udeležena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>družina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prispevala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>šest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posnetkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>razponu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865DA8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mesecev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2AB42C" w14:textId="52B5712C" w:rsidR="003368E1" w:rsidRPr="00C45D54" w:rsidRDefault="003368E1" w:rsidP="006301D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F89A761" w14:textId="4ED12975" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="006301D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vsak snemalni termin traja </w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">približno </w:t>
+      </w:r>
+      <w:r w:rsidR="00865DA8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minut. </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Po uspešnem zaključku sodelovanja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boste prejeli darilni bon v vrednosti </w:t>
+      </w:r>
+      <w:r w:rsidR="00092533" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR kot nadomestilo za vložen čas in trud. Stroški, neposredno vezani na snemanje (npr. poraba podatkovnega prometa za prenos posnetkov), vam bodo po dogovoru povrnjeni.</w:t>
+      </w:r>
+      <w:r w:rsidR="006301D8" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poleg tega bo</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po uspešnem zaključku sodelovanja usposobljen sodelavec projekta izvedel s otrokom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagnostični</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otrokovih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jezikovnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sposobnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>koncu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sodelovanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Baterija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>testov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novi Reynell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>razvojni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jezikovni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lestvici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slovenska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>različica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NRDLS-SI)</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE70EE7" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="00680A7D" w:rsidP="006301D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27FD97EA" w14:textId="7D3387FD" w:rsidR="0095670E" w:rsidRPr="00C45D54" w:rsidRDefault="0095670E" w:rsidP="006301D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Tveganja in koristi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41338584" w14:textId="38F19C15" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="006301D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tveganja za udeležence so minimalna. (a) Zasebnost: posnetki vsebujejo podobe vaše družine in otrokovega glasu. To tveganje naslovimo s psevdonimizacijo, šifriranim prenosom, anonimizacijo obrazov v video posnetkih in strogo omejitvijo dostopa do podatkov. (b) Organizacijska obremenitev: dolgotrajna vzdolžna udeležba zahteva večkratna snemanja; udeležba je v celoti prostovoljna in jo lahko kadarkoli brez posledic prekinete. (c) Nelagodje otroka: če otrok med snemanjem kaže znake nelagodja ali vznemirjenosti, </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lahko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">snemanje prekinete. </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Raziskava ne vključuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invazivnih posegov, psihološko obremenilnih vsebin ali zdravstvenih tveganj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7095EB5F" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="00680A7D" w:rsidP="006301D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBB6D71" w14:textId="3E670287" w:rsidR="00386EBC" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="006301D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Udeležba ne zagotavlja posebnih medicinskih, terapevtskih ali izobraževalnih koristi za vašega otroka. Neposredne koristi za udeležence vključujejo: izobraževalno gradivo o jezikovnem razvoju otrok, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>informativno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delavnic</w:t>
+      </w:r>
+      <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za starše</w:t>
+      </w:r>
+      <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>povzetek ugotovitev projekta ob zaključku</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nadomestilo za vložen čas (darilni boni)</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagnostični</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otrokovih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jezikovnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sposobnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>koncu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sodelovanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Baterija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>testov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novi Reynell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>razvojni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jezikovni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lestvici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slovenska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>različica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6164" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NRDLS-SI))</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Posredne koristi za skupnost vključujejo ustvaritev prvega obsežnega javno dostopnega korpusa otrokovega govora v slovenščini, ki bo dolgoročno podpiral razvoj kliničnih diagnostičnih orodij in jezikovnih tehnologij v slovenščini.</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046253CB" w14:textId="1E7B646D" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="00680A7D" w:rsidP="006301D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19508E89" w14:textId="77777777" w:rsidR="0095670E" w:rsidRPr="00C45D54" w:rsidRDefault="0095670E" w:rsidP="00283724">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...72 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Varovanje osebnih podatkov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEC9BC5" w14:textId="17818A55" w:rsidR="006379B1" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="00283724">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Storili bomo vse, da zaščitimo vašo zasebnost. Vsakemu udeležencu dodelimo naključno unikatno kodo (psevdonimizacija); vsi posnetki, prepisi in drugi podatki se hranijo izključno pod to kodo, ločeno od vaših osebnih podatkov. Ključ, ki bi poistovetil kodo z vašo identiteto, je shranjen fizično ločeno na varnem strežniku Instituta Jožef Stefan (IJS), z dostopom samo za vodjo projekta. Posnetki se varno prenesejo na strežnik IJS prek šifrirane povezave. Pred javno objavo korpusa bodo vsi videi podvrženi samodejni anonimizaciji obrazov (defacing). </w:t>
+      </w:r>
+      <w:r w:rsidR="0095670E" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izjema od popolne animizacije je glas, ki ostane nespremenjen in </w:t>
+      </w:r>
+      <w:r w:rsidR="0095670E" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">prepoznaven tudi po anonimizaciji. </w:t>
+      </w:r>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izbrisu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identifikatorskega</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ključa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>glasu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mogoče</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neposredno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>povezati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vašimi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osebnimi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podatki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>naprednimi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orodji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prepoznavo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>govorca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pa bi ga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oseba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ki vas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osebno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pozna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>še</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vedno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lahko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prepoznala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Glasovni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posnetki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obravnavajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>psevdonimiziran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osebni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podatek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>popolnoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anonimni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podatek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psevdonimiziran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obogateni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>korpus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zaključku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>javno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dostopen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CLARIN.SI (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>avdio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, video, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prepisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TalkBank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/CHILDES (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prepisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>avdio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dostopen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>povezave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CLARIN.SI). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ključ za identifikacijo in podpisana soglasja bodo uničena 5 let po zaključku projekta. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Posnetki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>njih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izpeljani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podatki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obdelujejo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podlagi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vašega</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soglasja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>člen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6(1)(a) GDPR) in v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>okviru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zakonsko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dopustne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obdelave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>namene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>znanstvenega</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>raziskovanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>člen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9(2)(j) GDPR, 69. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>člen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ZVOP-2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A77FD3C" w14:textId="77777777" w:rsidR="006379B1" w:rsidRPr="00C45D54" w:rsidRDefault="006379B1" w:rsidP="00283724">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0842B655" w14:textId="7561A465" w:rsidR="003368E1" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="00283724">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upravljalec podatkov je </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Institut Jožef Stefan, Jamova 39, 1000 Ljubljana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pooblaščena oseba za varstvo podatkov </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na Institutu Jožef Stefan: </w:t>
+      </w:r>
+      <w:r w:rsidR="0095670E" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jan Jona Javorše</w:t>
+      </w:r>
+      <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ravico </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do dostopa, popravka, izbrisa in prenosljivosti svojih osebnih podatkov v skladu z GDPR in ZVOP-2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pravico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tudi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vložitve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritožbe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informacijskem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pooblaščencu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RS (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dunajska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cesta 22, 1000 Ljubljana; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>gp.ip@ip-rs.si</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>če</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>menite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obdelava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vaših</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osebnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podatkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>krši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predpise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obdelava podatkov z orodji umetne inteligence: avtomatska orodja (poravnava zvoka in besedila, jezikovne oznake, prepoznava kretenj) bodo </w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>uporabljena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izključno na psevdonimiziranih podatkih. Orodja ne sprejemajo odločitev o posameznikih; vsi avtomatski izhodi so podvrženi ročni validaciji. O vrsti in namenu orodij ste obveščeni v tem soglasju; podrobnosti bodo dostopne na projektni spletni strani.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DDE59B" w14:textId="77777777" w:rsidR="0095670E" w:rsidRPr="00C45D54" w:rsidRDefault="0095670E" w:rsidP="00283724">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F688392" w14:textId="77777777" w:rsidR="0095670E" w:rsidRPr="00C45D54" w:rsidRDefault="0095670E" w:rsidP="00283724">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...35 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Umik od sodelovanja pri raziskavi</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="57A8BADE" w14:textId="0F246B12" w:rsidR="0095670E" w:rsidRPr="00C45D54" w:rsidRDefault="0095670E" w:rsidP="00283724">
       <w:pPr>
-        <w:pBdr/>
-[...15 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaše sodelovanje v raziskavi je v celoti prostovoljno in ga lahko kadar koli prekinete brez posledic. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V primeru umika sodelovanja pri raziskavi lahko pisno ali ustno sporočite umik soglasja odgovornemu raziskovalcu ali koordinatorju. Soglasja, posnetki, prepisi in anotacije, povezani z vami in vašim otrokom, se v tem primeru nepovratno izbrišejo s strežnika in vseh delovnih kopij. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izjema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>umika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Če</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podatki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>psevdonimizacijo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vključeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>javno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objavljeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>korpus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izbrisana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identifikacijska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>koda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anonimizirani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obrazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nespremenjen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>glas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mogoče</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izolirati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odstraniti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006379B1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="54CE3626" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="00680A7D" w:rsidP="0095670E">
       <w:pPr>
-        <w:pBdr/>
-[...15 lines deleted...]
-        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAB215B" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00EB4BE8" w:rsidRDefault="000622E5" w:rsidP="00EB4BE8">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3351 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>V primeru morebitnih dodatnih vprašanj se lahko obrnete na dr. Amand</w:t>
+      </w:r>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Saksida (e-pošta: amanda.saksida@</w:t>
+      </w:r>
+      <w:r w:rsidR="007D764B" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>ijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.si, tel.: </w:t>
+      </w:r>
+      <w:bdo w:val="ltr">
+        <w:r w:rsidR="003D5E4D" w:rsidRPr="00C45D54">
           <w:rPr>
-            <w:rStyle w:val="841"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="sl-SI"/>
           </w:rPr>
-          <w:t xml:space="preserve">gp.ip@ip-rs.si</w:t>
+          <w:t>+</w:t>
         </w:r>
-      </w:hyperlink>
-[...196 lines deleted...]
-      </w:r>
+        <w:r w:rsidR="002860F0" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>386</w:t>
+        </w:r>
+        <w:r w:rsidR="003D5E4D" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="002860F0" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="003D5E4D" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="002860F0" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>477</w:t>
+        </w:r>
+        <w:r w:rsidR="003D5E4D" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="002860F0" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>3175</w:t>
+        </w:r>
+        <w:r w:rsidR="002860F0" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>‬</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t xml:space="preserve">) ali na Komisijo za etiko </w:t>
+        </w:r>
+        <w:r w:rsidR="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>Pedagoške fakultete</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Univerze v Ljubljani (</w:t>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:instrText>HYPERLINK "mailto:</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8" w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:instrText>eticna.komisija@pef.uni-lj.si</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:instrText>"</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8" w:rsidRPr="00C44462">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>eticna.komisija@pef.uni-l</w:t>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8" w:rsidRPr="00C44462">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>j</w:t>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8" w:rsidRPr="00C44462">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>.si</w:t>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C45D54">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EB4BE8" w:rsidRPr="00EB4BE8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sl-SI"/>
+          </w:rPr>
+          <w:t>Raziskavo je dne 8. 7. 2026 odobrila Komisija za etiko v raziskavah, ki vključujejo delo z ljudmi Pedagoške fakultete Univerze v Ljubljani (št. 31/2026).</w:t>
+        </w:r>
+      </w:bdo>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7AED408C" w14:textId="422B9253" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="00386EBC">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="000622E5" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‬</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2557D197" w14:textId="0B61E2CE" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="006301D8" w:rsidP="00146C0A">
       <w:pPr>
-        <w:pBdr/>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E196B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBRAZEC ZA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>OBVEŠČENO SOGLASJE K SODELOVANJU V RAZISKAVI ZA STARŠE/SKRBNIKE</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6473BA9E" w14:textId="77777777" w:rsidR="00146C0A" w:rsidRPr="00C45D54" w:rsidRDefault="00146C0A" w:rsidP="00146C0A">
       <w:pPr>
-        <w:pBdr/>
-[...753 lines deleted...]
-        <w:spacing w:after="0" w:before="0"/>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="91"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="065E79D8" w14:textId="4760B7B0" w:rsidR="006301D8" w:rsidRPr="00C45D54" w:rsidRDefault="006301D8" w:rsidP="00146C0A">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0"/>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="91"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izjava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="568703A7" w14:textId="45D8D8FF" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="00146C0A">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0"/>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="91"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podpisom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jamčim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, da </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prebral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/-a </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D764B" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informacijski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D764B" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> list </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in da </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dobil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/-a </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>priložnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> za </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>postavitev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vprašanj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zvezi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> z </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>raziskavo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Potrjujem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>svojo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>privolitev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> za </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>udeležbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v </w:t>
       </w:r>
-      <w:r>
-[...104 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opisani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>raziskavi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »EPIC-SI – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zgodnja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komunikacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> med </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>starši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>otroki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...146 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>korpusne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283724" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>raziskave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dovolim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uporabo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbranih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podatkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pedagoške</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D764B" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D764B" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klinične</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D764B" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>znanstvenoraziskovalne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>namene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="10221D4C" w14:textId="77777777" w:rsidR="00146C0A" w:rsidRPr="00C45D54" w:rsidRDefault="00146C0A" w:rsidP="00146C0A">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0"/>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="91"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A000002" w14:textId="5F9C742F" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="00146C0A">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0"/>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="91"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Dodatne izjave</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A000003" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="00146C0A">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0"/>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="91"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>S podpisom spodaj soglašam z naslednjim (označite s kljukico):</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A000004" w14:textId="1B83008C" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing/>
+        <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C45D54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">  Soglašam s snemanjem avdio-video posnetkov, ki vsebujejo </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007D764B" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">moje </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>podobe in glasove, za namene opisane raziskave.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A000005" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing/>
+        <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C45D54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">  Soglašam s hrambo identificiranih podatkov (posnetki in ključ za psevdonimizacijo) do zaključka projekta oz. največ 5 let po zaključku, ter z uničenjem identificirajočih podatkov po tem roku.</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A000006" w14:textId="57C62C46" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing/>
+        <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C45D54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">  Soglašam, da projektna </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E81383" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>skupin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>a po zaključku tega projekta vzpostavi stik z mano za morebitno udeležbo v sorodnih nadaljnjih študijah.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A000007" w14:textId="5BF02BFA" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-        <w:spacing/>
+        <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C45D54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">  Razumem, da bodo anonimizirana avdio-video gradiva in prepisi vključeni v javno dostopni korpus (</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-          <w:lang w:val="sl-SI"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CLARIN.SI in </w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TalkBank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/CHILDES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>) po zaključku projekta.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="198483D6" w14:textId="4DC393CD" w:rsidR="008166D1" w:rsidRPr="00C45D54" w:rsidRDefault="008166D1" w:rsidP="008166D1">
       <w:pPr>
-        <w:pStyle w:val="849"/>
-        <w:pBdr/>
+        <w:pStyle w:val="BodyText1"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="91"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Izberite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spodnjih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dveh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>možnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nobene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>glejte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opombo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5838457D" w14:textId="386D0B84" w:rsidR="00865DA8" w:rsidRPr="00C45D54" w:rsidRDefault="00865DA8" w:rsidP="00865DA8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Soglašam z objavo avdio IN video gradiva in prepisov v javno dostopni korpus (</w:t>
+      </w:r>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLARIN.SI in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TalkBank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/CHILDES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>) po zaključku projekta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0488D0DD" w14:textId="418431AC" w:rsidR="00146C0A" w:rsidRDefault="00865DA8" w:rsidP="00146C0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Soglašam SAMO z objavo avdio gradiva in prepisov v javno dostopni korpus (</w:t>
+      </w:r>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLARIN.SI in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TalkBank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/CHILDES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>) po zaključku projekta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40158211" w14:textId="127853D8" w:rsidR="00C45D54" w:rsidRPr="00C45D54" w:rsidRDefault="00C45D54" w:rsidP="00C45D54">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...401 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Podatki:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="842"/>
+        <w:tblStyle w:val="TableNormal1"/>
+        <w:tblW w:w="9636" w:type="dxa"/>
         <w:tblInd w:w="216" w:type="dxa"/>
-        <w:tblW w:w="9636" w:type="dxa"/>
         <w:tblBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5733"/>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="2060"/>
+        <w:gridCol w:w="2556"/>
+        <w:gridCol w:w="1347"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00680A7D" w:rsidRPr="00C45D54" w14:paraId="268FC424" w14:textId="77777777" w:rsidTr="00C45D54">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="5733" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="5733" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29E7A71E" w14:textId="6E9C1665" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-              <w:pBdr/>
+              <w:pStyle w:val="BodyText1"/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ime, priimek in podpis udeleženc</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">a/ke</w:t>
+              <w:t>Ime, priimek in podpis udeleženc</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t>a/ke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3702F98C" w14:textId="63B0A7CA" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:before="60"/>
-              <w:ind/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Šifra udeleženc</w:t>
+              <w:t>Šifra udeleženc</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">a/ke</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>a/ke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="2060" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="082C4CED" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-              <w:pBdr/>
+              <w:pStyle w:val="BodyText1"/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F618B9" w:rsidRPr="00C45D54" w14:paraId="76CB20F0" w14:textId="77777777" w:rsidTr="00C45D54">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="5733" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="5733" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2FBD32D2" w14:textId="60F617C7" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-              <w:spacing/>
+              <w:pStyle w:val="BodyText1"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rojstno mesto udeleženca/ke</w:t>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t>Rojstno mesto udeleženca/ke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08537E14" w14:textId="77777777" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="003F0DC7">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
-              <w:right w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="06188C4D" w14:textId="77777777" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pBdr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F618B9" w:rsidRPr="00C45D54" w14:paraId="4EF1AB3D" w14:textId="77777777" w:rsidTr="00C45D54">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5733" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C5A8520" w14:textId="577FD886" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="003F0DC7">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Materni jezik</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidR="00C1000D" w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t>/jeziki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> udeleženca/ke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67B20B11" w14:textId="77777777" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="003F0DC7">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="2060" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="345F8157" w14:textId="77777777" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-              <w:pBdr/>
+              <w:pStyle w:val="BodyText1"/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1000D" w:rsidRPr="00C45D54" w14:paraId="620EF597" w14:textId="77777777" w:rsidTr="00CF1335">
+        <w:trPr>
+          <w:trHeight w:val="544"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9636" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26FF82EC" w14:textId="3B8C386E" w:rsidR="00C1000D" w:rsidRPr="00C45D54" w:rsidRDefault="00C1000D" w:rsidP="00CF1335">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="sl-SI" w:bidi="sl-SI"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t>Izobrazba udeleženca/ke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334E6895" w14:textId="77777777" w:rsidR="00C1000D" w:rsidRPr="00C45D54" w:rsidRDefault="00C1000D" w:rsidP="00CF1335">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-IT"/>
+              </w:rPr>
+              <w:t>(1) osnovnošolska (2) srednješolska (3) višješolska ali visokošolska (4) univerzitetna ali več (5) ne želim odgovoriti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F618B9" w:rsidRPr="00C45D54" w14:paraId="58AF00DE" w14:textId="77777777" w:rsidTr="00C45D54">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="5733" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="5733" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="01FE0FD8" w14:textId="77777777" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00C1000D" w:rsidP="00C1000D">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-[...1 lines deleted...]
-              <w:spacing/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materni jezik</w:t>
+              <w:t>Ali je v družini kdo levičar (levoročen)?</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="32B98864" w14:textId="383D9EDA" w:rsidR="00C1000D" w:rsidRPr="00C45D54" w:rsidRDefault="00C1000D" w:rsidP="00C1000D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">/jeziki</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="sl-SI"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> udeleženca/ke</w:t>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="sl-SI"/>
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">(1) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ne  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>da  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>želim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odgovoriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Če</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>koliko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>članov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12B23EB2" w14:textId="77777777" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="00C1000D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
-              <w:right w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B1BE863" w14:textId="77777777" w:rsidR="00F618B9" w:rsidRPr="00C45D54" w:rsidRDefault="00F618B9" w:rsidP="00C1000D">
             <w:pPr>
-              <w:pBdr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680A7D" w:rsidRPr="00C45D54" w14:paraId="11C3346E" w14:textId="77777777" w:rsidTr="00C45D54">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5733" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CC95B41" w14:textId="0C5485A1" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="003F0DC7">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Ime, priimek in podpis izvajalca</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t>/ke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> raziskave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53BED1FC" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="00680A7D" w:rsidP="003F0DC7">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="2060" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A8A96AC" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-              <w:pBdr/>
+              <w:pStyle w:val="BodyText1"/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="sl-SI" w:bidi="sl-SI"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00680A7D" w:rsidRPr="00C45D54" w14:paraId="010BA351" w14:textId="77777777" w:rsidTr="00C45D54">
         <w:trPr>
-          <w:trHeight w:val="544"/>
+          <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:tcW w:w="5733" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="9636" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08BF21AD" w14:textId="2BC92269" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:before="0"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:after="220"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izobrazba udeleženca/ke</w:t>
+              <w:t>Ime, priimek in podpis vodilne</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>raziskoval</w:t>
+            </w:r>
+            <w:r w:rsidR="00F618B9" w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">(1) osnovnošolska (2) srednješolska (3) višješolska ali visokošolska (4) univerzitetna ali več (5) ne želim odgovoriti</w:t>
-[...268 lines deleted...]
-              </w:rPr>
+              <w:t>ke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="277BA8CA" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="00680A7D" w:rsidP="003F0DC7">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
-              <w:right w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E071709" w14:textId="77777777" w:rsidR="00680A7D" w:rsidRPr="00C45D54" w:rsidRDefault="000622E5" w:rsidP="003F0DC7">
             <w:pPr>
-              <w:pBdr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5757C815" w14:textId="77777777" w:rsidR="00865DA8" w:rsidRPr="00C45D54" w:rsidRDefault="00865DA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5020F655" w14:textId="43F2E539" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C70385" w14:textId="00468900" w:rsidR="00146C0A" w:rsidRPr="00EB4BE8" w:rsidRDefault="006301D8" w:rsidP="00EB4BE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">OBRAZEC ZA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBVEŠČENO SOGLASJE K SODELOVANJU V RAZISKAVI ZA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1E196B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-IT"/>
+        </w:rPr>
+        <w:t>OTROKA, MLAJŠEGA OD 15 LET, IN Z NJIM POVEZANIH OSEBNIH PODATKOV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692C593E" w14:textId="77777777" w:rsidR="00146C0A" w:rsidRPr="00C45D54" w:rsidRDefault="00146C0A" w:rsidP="00146C0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34462AE9" w14:textId="7EDC6C1C" w:rsidR="006301D8" w:rsidRPr="00EB4BE8" w:rsidRDefault="006301D8" w:rsidP="00146C0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB4BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izjava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB4BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480B50E1" w14:textId="47E1B8D3" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="00146C0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podpisom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jamčim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prebral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/-a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informacijski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list in da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dobil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/-a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>priložnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postavitev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vprašanj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zvezi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>raziskavo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Potrjujem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>svojo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>privolitev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>udeležbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opisani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>raziskavi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »EPIC-SI – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zgodnja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>komunikacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>starši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otroki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>korpusne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>raziskave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dovolim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uporabo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zbranih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podatkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedagoške</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klinične</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>znanstvenoraziskovalne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>namene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774650F3" w14:textId="77777777" w:rsidR="00146C0A" w:rsidRPr="00C45D54" w:rsidRDefault="00146C0A" w:rsidP="00146C0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752A9D14" w14:textId="65688F17" w:rsidR="007D764B" w:rsidRPr="00EB4BE8" w:rsidRDefault="007D764B" w:rsidP="00146C0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Dodatne izjave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED90432" w14:textId="77777777" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="00146C0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>S podpisom spodaj soglašam z naslednjim (označite s kljukico):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6682DCA3" w14:textId="77777777" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="007D764B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Soglašam s snemanjem avdio-video posnetkov, ki vsebujejo podobe in glasove mene in mojega otroka, za namene opisane raziskave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45573766" w14:textId="77777777" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="007D764B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Soglašam s hrambo identificiranih podatkov (posnetki in ključ za psevdonimizacijo) do zaključka projekta oz. največ 5 let po zaključku, ter z uničenjem identificirajočih podatkov po tem roku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF52A42" w14:textId="783F7C56" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="007D764B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Soglašam, da projektna </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81383" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>skupin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>a po zaključku tega projekta vzpostavi stik z mano za morebitno udeležbo v sorodnih nadaljnjih študijah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0162F687" w14:textId="326472E1" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="007D764B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Razumem, da bodo anonimizirana avdio-video gradiva in prepisi vključeni v javno dostopni korpus (</w:t>
+      </w:r>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLARIN.SI in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TalkBank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/CHILDES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>) po zaključku projekta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D485E6" w14:textId="1B5AABB5" w:rsidR="008166D1" w:rsidRPr="00C45D54" w:rsidRDefault="008166D1" w:rsidP="008166D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Izberite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spodnjih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dveh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>možnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nobene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>glejte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opombo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221ECA67" w14:textId="2A02BF23" w:rsidR="00865DA8" w:rsidRPr="00C45D54" w:rsidRDefault="00865DA8" w:rsidP="00865DA8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Soglašam z objavo avdio IN video gradiva in prepisov v javno dostopni korpus (</w:t>
+      </w:r>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLARIN.SI in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TalkBank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/CHILDES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>) po zaključku projekta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9856A2" w14:textId="45998A63" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="00865DA8" w:rsidP="00865DA8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Soglašam SAMO z objavo avdio gradiva in prepisov v javno dostopni korpus (</w:t>
+      </w:r>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLARIN.SI in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TalkBank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008166D1" w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/CHILDES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>) po zaključku projekta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B0F7DB" w14:textId="77777777" w:rsidR="00146C0A" w:rsidRPr="00C45D54" w:rsidRDefault="00146C0A" w:rsidP="00865DA8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1081C74F" w14:textId="77777777" w:rsidR="00146C0A" w:rsidRPr="00C45D54" w:rsidRDefault="00146C0A" w:rsidP="00865DA8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C13CFCA" w14:textId="47D50FA2" w:rsidR="003F0DC7" w:rsidRPr="00C45D54" w:rsidRDefault="00146C0A" w:rsidP="00EB4BE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133EF2D1" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00EB4BE8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Podatki:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal1"/>
+        <w:tblW w:w="9636" w:type="dxa"/>
+        <w:tblInd w:w="216" w:type="dxa"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6305"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1205"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="78B66936" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B5AD7F0" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Ime in priimek otroka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
-              <w:right w:w="166" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="2060" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="171AF445" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-            </w:r>
-[...72 lines deleted...]
-              </w:rPr>
+              <w:t>Šifra udeleženca/ke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0019CC11" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="5EFF3AE5" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9636" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
-              <w:right w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08EF2FF0" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
             <w:pPr>
-              <w:pBdr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Spol otroka</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="5B0EB9EA" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>moški</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ženski</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drugo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>želim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odgovoriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="6CDD5D87" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00834AD2" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starost otroka </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
-              <w:top w:w="80" w:type="dxa"/>
-              <w:right w:w="166" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="2060" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47DA15C8" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum</w:t>
-[...92 lines deleted...]
-              </w:rPr>
+              <w:t>let</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14827C0B" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>mesecev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="19EEA85F" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
-              <w:right w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0359F257" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
             <w:pPr>
-              <w:pBdr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+              <w:t xml:space="preserve">Starosti, pri kateri je otrok začel hoditi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CB2B578" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>let</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="166" w:type="dxa"/>
-              <w:bottom w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="2060" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5EE88978" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
             <w:pPr>
-              <w:pStyle w:val="849"/>
-              <w:pBdr/>
+              <w:pStyle w:val="BodyText1"/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>mesecev</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="47AF7841" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73BE0DF0" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Otrokovi sorojenci</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D29B0B0" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="236C3D8F" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>število</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A8266D4" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">starost </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="391DF575" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31A53A05" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Otrokov prvi jezik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AAF9494" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CE3C589" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="1D34C05B" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9636" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D5E576E" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Otrokova dvojezičnost</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374CED34" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ne  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>da  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>želim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odgovoriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Če</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>katere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jezike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>govori</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="789CF4B8" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BC41C15" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-IT"/>
+              </w:rPr>
+              <w:t>Kraj in občina otrokovega bivanja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D760DDE" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34FEFF5A" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3596E35B" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="7588A26B" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38652ECE" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Ime, priimek in podpis zakonitega zastopnika otroka (starš/skrbnik)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CC16756" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42A60132" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="6292D800" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="518"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15CBD91C" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Ime, priimek in podpis izvajalca/ke raziskave</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4854D2C6" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7926DA55" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w14:paraId="27642465" w14:textId="77777777" w:rsidTr="00F0354A">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36757235" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Ime, priimek in podpis vodilne raziskovalke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52AB3EE8" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="166" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E993A74" w14:textId="77777777" w:rsidR="00EB4BE8" w:rsidRPr="00C45D54" w:rsidRDefault="00EB4BE8" w:rsidP="00F0354A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5760"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sl-SI"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="7573C9BA" w14:textId="7BFEFD40" w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidRDefault="007D764B" w:rsidP="00C45D54">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...4201 lines deleted...]
-      <w:pgSz w:h="16840" w:orient="portrait" w:w="11900"/>
+    <w:sectPr w:rsidR="007D764B" w:rsidRPr="00C45D54" w:rsidSect="00146C0A">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4BB48605" w14:textId="77777777" w:rsidR="00B23174" w:rsidRDefault="00B23174">
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="25A5C7A3" w14:textId="77777777" w:rsidR="00B23174" w:rsidRDefault="00B23174">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0502040504020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040504020204"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:panose1 w:val="02000503000000020004"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Geneva">
+    <w:panose1 w:val="020B0503030404040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5200205F" w:usb2="00A0C000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times Roman">
-    <w:panose1 w:val="020B0603030804020204"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="020B0603030804020204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...2 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67C75611" w14:textId="77777777" w:rsidR="00B23174" w:rsidRDefault="00B23174">
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0BCC5C78" w14:textId="77777777" w:rsidR="00B23174" w:rsidRDefault="00B23174">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6309F75D" w14:textId="07727592" w:rsidR="008166D1" w:rsidRPr="00C45D54" w:rsidRDefault="008166D1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Udeležba v raziskavi ni pogojena s soglasjem za objavo v javnem korpusu. Če ne označite nobene od zgornjih dveh možnosti, bodo vaši podatki uporabljeni izključno za interno raziskavo in ne bodo javno objavljeni.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p>
+    <w:p w14:paraId="007A0B43" w14:textId="613873E9" w:rsidR="008166D1" w:rsidRPr="00C45D54" w:rsidRDefault="008166D1">
       <w:pPr>
-        <w:pStyle w:val="868"/>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C45D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">raziskavi</w:t>
-[...714 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> Udeležba v raziskavi ni pogojena s soglasjem za objavo v javnem korpusu. Če ne označite nobene od zgornjih dveh možnosti, bodo vaši podatki uporabljeni izključno za interno raziskavo in ne bodo javno objavljeni.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29205F3C" w14:textId="3AE0FB9E" w:rsidR="00C45D54" w:rsidRDefault="00C45D54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6421B736" wp14:editId="14C0579B">
+          <wp:extent cx="2164715" cy="288048"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:docPr id="753502220" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="753502220" name="Picture 753502220"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2547012" cy="338918"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7DC85C4C" w14:textId="77777777" w:rsidR="00C45D54" w:rsidRDefault="00C45D54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BD37E73" w14:textId="1E1CE005" w:rsidR="00C45D54" w:rsidRPr="00C45D54" w:rsidRDefault="00C45D54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:strike/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:strike/>
+        <w:noProof/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54CAD829" wp14:editId="021B669D">
+          <wp:extent cx="2195830" cy="292189"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:docPr id="485770931" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="485770931" name="Picture 485770931"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2504562" cy="333271"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B15026"/>
-    <w:styleLink w:val="846"/>
-[...1 lines deleted...]
-      <w:isLgl w:val="false"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12103816"/>
+    <w:styleLink w:val="ImportedStyle1"/>
+    <w:lvl w:ilvl="0" w:tplc="FA8A1D40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...26 lines deleted...]
-        <w:ind w:hanging="316" w:left="360"/>
+        <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7BB41226">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
-[...2 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="lowerRoman"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="304" w:left="340"/>
+        <w:ind w:left="360" w:hanging="316"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="95BE2866">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
-[...2 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%4."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="292" w:left="360"/>
+        <w:ind w:left="340" w:hanging="304"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="194E2648">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
-[...2 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%5."/>
-      <w:numFmt w:val="lowerLetter"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="280" w:left="360"/>
+        <w:ind w:left="360" w:hanging="292"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="010A24EE">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
-[...2 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%6."/>
-      <w:numFmt w:val="lowerRoman"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="268" w:left="340"/>
+        <w:ind w:left="360" w:hanging="280"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="19B0E924">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
-[...2 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%7."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="256" w:left="360"/>
+        <w:ind w:left="340" w:hanging="268"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A648B344">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
-[...2 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%8."/>
-      <w:numFmt w:val="lowerLetter"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="244" w:left="360"/>
+        <w:ind w:left="360" w:hanging="256"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3C84200">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
-[...2 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%9."/>
-      <w:numFmt w:val="lowerRoman"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="232" w:left="340"/>
+        <w:ind w:left="360" w:hanging="244"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6DCA7A26">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="232"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D21386F"/>
-    <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98F6A480"/>
+    <w:lvl w:ilvl="0" w:tplc="58005EC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="(%1)"/>
-      <w:numFmt w:val="lowerLetter"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1440"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="lowerRoman"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="2160"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...85 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDE74A3"/>
-    <w:numStyleLink w:val="846"/>
-[...1 lines deleted...]
-      <w:isLgl w:val="false"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12103816"/>
+    <w:numStyleLink w:val="ImportedStyle1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F62719B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D62EEA8"/>
+    <w:lvl w:ilvl="0" w:tplc="52806BB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="600" w:hanging="320"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7062DAD8">
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+    <w:lvl w:ilvl="2" w:tplc="36AA638C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="481E0564">
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+    <w:lvl w:ilvl="4" w:tplc="0D98EEF6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E50A675C">
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+    <w:lvl w:ilvl="6" w:tplc="A1AE2CC2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="93B281E0">
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+    <w:lvl w:ilvl="8" w:tplc="003C39AE">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...64 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...128 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="464665519">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="763496742">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1233202573">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="888347336">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:documentProtection/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="162"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:pos w:val="pageBottom"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:pos w:val="docEnd"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout w:val="true"/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00680A7D"/>
+    <w:rsid w:val="00002A72"/>
+    <w:rsid w:val="0003148F"/>
+    <w:rsid w:val="000341ED"/>
+    <w:rsid w:val="00047824"/>
+    <w:rsid w:val="00051BBA"/>
+    <w:rsid w:val="000622E5"/>
+    <w:rsid w:val="000636F0"/>
+    <w:rsid w:val="000851A3"/>
+    <w:rsid w:val="00092533"/>
+    <w:rsid w:val="00092842"/>
+    <w:rsid w:val="000A7D29"/>
+    <w:rsid w:val="000B4B36"/>
+    <w:rsid w:val="000F3D98"/>
+    <w:rsid w:val="0010375C"/>
+    <w:rsid w:val="00105ADB"/>
+    <w:rsid w:val="00146C0A"/>
+    <w:rsid w:val="00177122"/>
+    <w:rsid w:val="001A1D6B"/>
+    <w:rsid w:val="001A590B"/>
+    <w:rsid w:val="001B5AAB"/>
+    <w:rsid w:val="001D6B4A"/>
+    <w:rsid w:val="00204BE5"/>
+    <w:rsid w:val="00241E34"/>
+    <w:rsid w:val="00254E5E"/>
+    <w:rsid w:val="0027607A"/>
+    <w:rsid w:val="00283724"/>
+    <w:rsid w:val="002860F0"/>
+    <w:rsid w:val="002A6164"/>
+    <w:rsid w:val="002D36E7"/>
+    <w:rsid w:val="002E7F6C"/>
+    <w:rsid w:val="00314153"/>
+    <w:rsid w:val="003368E1"/>
+    <w:rsid w:val="00347671"/>
+    <w:rsid w:val="00364E7E"/>
+    <w:rsid w:val="00377FAE"/>
+    <w:rsid w:val="00383BC6"/>
+    <w:rsid w:val="00386EBC"/>
+    <w:rsid w:val="003C661C"/>
+    <w:rsid w:val="003D5E4D"/>
+    <w:rsid w:val="003F0DC7"/>
+    <w:rsid w:val="00436BF1"/>
+    <w:rsid w:val="004565FF"/>
+    <w:rsid w:val="00456FC3"/>
+    <w:rsid w:val="00466EBE"/>
+    <w:rsid w:val="00467B1E"/>
+    <w:rsid w:val="0049069A"/>
+    <w:rsid w:val="004D37A5"/>
+    <w:rsid w:val="004F165E"/>
+    <w:rsid w:val="00514911"/>
+    <w:rsid w:val="005466D1"/>
+    <w:rsid w:val="005608E1"/>
+    <w:rsid w:val="0058120B"/>
+    <w:rsid w:val="00582B1C"/>
+    <w:rsid w:val="005959E4"/>
+    <w:rsid w:val="005C096D"/>
+    <w:rsid w:val="005C6983"/>
+    <w:rsid w:val="005D4195"/>
+    <w:rsid w:val="005D4D62"/>
+    <w:rsid w:val="006301D8"/>
+    <w:rsid w:val="006379B1"/>
+    <w:rsid w:val="00680A7D"/>
+    <w:rsid w:val="006C5A10"/>
+    <w:rsid w:val="006D2D92"/>
+    <w:rsid w:val="006D7E25"/>
+    <w:rsid w:val="006F5D07"/>
+    <w:rsid w:val="00742A7C"/>
+    <w:rsid w:val="007435EB"/>
+    <w:rsid w:val="00752A86"/>
+    <w:rsid w:val="00763169"/>
+    <w:rsid w:val="00782441"/>
+    <w:rsid w:val="007D764B"/>
+    <w:rsid w:val="00800CA0"/>
+    <w:rsid w:val="00803F22"/>
+    <w:rsid w:val="00805062"/>
+    <w:rsid w:val="008166D1"/>
+    <w:rsid w:val="00865639"/>
+    <w:rsid w:val="00865DA8"/>
+    <w:rsid w:val="00874D20"/>
+    <w:rsid w:val="008C3463"/>
+    <w:rsid w:val="008D5C0D"/>
+    <w:rsid w:val="008E4063"/>
+    <w:rsid w:val="008F3CEB"/>
+    <w:rsid w:val="0095670E"/>
+    <w:rsid w:val="00967248"/>
+    <w:rsid w:val="00971B40"/>
+    <w:rsid w:val="00984134"/>
+    <w:rsid w:val="009A02FC"/>
+    <w:rsid w:val="009A2743"/>
+    <w:rsid w:val="009D75EC"/>
+    <w:rsid w:val="009E788C"/>
+    <w:rsid w:val="00A16315"/>
+    <w:rsid w:val="00A30FE9"/>
+    <w:rsid w:val="00A66370"/>
+    <w:rsid w:val="00A73E5F"/>
+    <w:rsid w:val="00AA15E5"/>
+    <w:rsid w:val="00AE018A"/>
+    <w:rsid w:val="00B226B9"/>
+    <w:rsid w:val="00B23174"/>
+    <w:rsid w:val="00B33A3F"/>
+    <w:rsid w:val="00B63391"/>
+    <w:rsid w:val="00B931DF"/>
+    <w:rsid w:val="00C0409A"/>
+    <w:rsid w:val="00C1000D"/>
+    <w:rsid w:val="00C14D7E"/>
+    <w:rsid w:val="00C160F0"/>
+    <w:rsid w:val="00C45D54"/>
+    <w:rsid w:val="00C6312D"/>
+    <w:rsid w:val="00C803B2"/>
+    <w:rsid w:val="00CA2F79"/>
+    <w:rsid w:val="00CB3EE8"/>
+    <w:rsid w:val="00CD03EA"/>
+    <w:rsid w:val="00D13E4D"/>
+    <w:rsid w:val="00D37679"/>
+    <w:rsid w:val="00D83360"/>
+    <w:rsid w:val="00D85309"/>
+    <w:rsid w:val="00D970C4"/>
+    <w:rsid w:val="00DF1479"/>
+    <w:rsid w:val="00DF3C90"/>
+    <w:rsid w:val="00DF4CD0"/>
+    <w:rsid w:val="00E25CAB"/>
+    <w:rsid w:val="00E314C2"/>
+    <w:rsid w:val="00E47B57"/>
+    <w:rsid w:val="00E55C7C"/>
+    <w:rsid w:val="00E57CA3"/>
+    <w:rsid w:val="00E62C46"/>
+    <w:rsid w:val="00E80136"/>
+    <w:rsid w:val="00E81383"/>
+    <w:rsid w:val="00E843F4"/>
+    <w:rsid w:val="00EA04AC"/>
+    <w:rsid w:val="00EB3F17"/>
+    <w:rsid w:val="00EB4BE8"/>
+    <w:rsid w:val="00EC3D08"/>
+    <w:rsid w:val="00EC6CE8"/>
+    <w:rsid w:val="00EF4E9A"/>
+    <w:rsid w:val="00F618B9"/>
+    <w:rsid w:val="00F6234B"/>
+    <w:rsid w:val="00F84CBC"/>
+    <w:rsid w:val="00FA7C35"/>
+    <w:rsid w:val="00FB0806"/>
+    <w:rsid w:val="00FB14DD"/>
+    <w:rsid w:val="00FE1DEA"/>
+    <w:rsid w:val="00FF771E"/>
+    <w:rsid w:val="01691568"/>
+    <w:rsid w:val="01C62CB9"/>
+    <w:rsid w:val="01D0C091"/>
+    <w:rsid w:val="04E7EA01"/>
+    <w:rsid w:val="05E6E30E"/>
+    <w:rsid w:val="087B77D5"/>
+    <w:rsid w:val="0E274C3B"/>
+    <w:rsid w:val="12C577C9"/>
+    <w:rsid w:val="140143EE"/>
+    <w:rsid w:val="177EED94"/>
+    <w:rsid w:val="17F0F832"/>
+    <w:rsid w:val="1913B2C9"/>
+    <w:rsid w:val="1DC30997"/>
+    <w:rsid w:val="22AAD8D9"/>
+    <w:rsid w:val="2331276E"/>
+    <w:rsid w:val="25F8E77B"/>
+    <w:rsid w:val="2917B3B3"/>
+    <w:rsid w:val="2CC61D1D"/>
+    <w:rsid w:val="3278363F"/>
+    <w:rsid w:val="332198D5"/>
+    <w:rsid w:val="373D680F"/>
+    <w:rsid w:val="39C29801"/>
+    <w:rsid w:val="3B18BA51"/>
+    <w:rsid w:val="3BCC6737"/>
+    <w:rsid w:val="3CBCE9B1"/>
+    <w:rsid w:val="3E79066D"/>
+    <w:rsid w:val="3F43736E"/>
+    <w:rsid w:val="44B6DF8A"/>
+    <w:rsid w:val="48EAC66A"/>
+    <w:rsid w:val="4AE64F06"/>
+    <w:rsid w:val="597D8C62"/>
+    <w:rsid w:val="5B89D08A"/>
+    <w:rsid w:val="5C240444"/>
+    <w:rsid w:val="628EEECC"/>
+    <w:rsid w:val="64C17276"/>
+    <w:rsid w:val="65517000"/>
+    <w:rsid w:val="660E3694"/>
+    <w:rsid w:val="6710EB03"/>
+    <w:rsid w:val="675E1086"/>
+    <w:rsid w:val="69D2298F"/>
+    <w:rsid w:val="6B175D17"/>
+    <w:rsid w:val="6F1B46BC"/>
+    <w:rsid w:val="7135DC68"/>
+    <w:rsid w:val="73DA0436"/>
+    <w:rsid w:val="7659E774"/>
+    <w:rsid w:val="77EF2B2B"/>
+    <w:rsid w:val="7BE52FA9"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="false"/>
-    <m:dispDef m:val="true"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="sl-SI" w:bidi="or-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="578BA817"/>
+  <w15:docId w15:val="{A6C00EC5-8140-403B-B657-E7E002606ED7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bdr w:val="nil"/>
         <w:lang w:val="sl-SI" w:eastAsia="sl-SI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="table" w:styleId="12">
-[...30266 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="837" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003F0DC7"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="838" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="839" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...170 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="840" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="841">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="842" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...170 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="843" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderFooter">
     <w:name w:val="Header &amp; Footer"/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="9020"/>
+        <w:tab w:val="right" w:pos="9020"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="844" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2A">
     <w:name w:val="Heading 2 A"/>
-    <w:next w:val="837"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="845" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer1">
     <w:name w:val="Footer1"/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4320"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:eastAsia="Geneva" w:cs="Geneva"/>
+      <w:rFonts w:ascii="Geneva" w:eastAsia="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="846" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="847">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:pPr>
-      <w:pBdr/>
-      <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="848" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextIndent1">
     <w:name w:val="Body Text Indent1"/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind w:hanging="360" w:left="360"/>
+      <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman" w:eastAsia="Times Roman" w:cs="Times Roman"/>
+      <w:rFonts w:ascii="Times Roman" w:eastAsia="Times Roman" w:hAnsi="Times Roman" w:cs="Times Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="849" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="Body Text1"/>
     <w:pPr>
-      <w:pBdr/>
-      <w:spacing w:after="120" w:before="60"/>
+      <w:spacing w:before="60" w:after="120"/>
       <w:ind w:right="90"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="850">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="837"/>
-    <w:link w:val="851"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00800CA0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="851" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="838"/>
-    <w:link w:val="850"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00800CA0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="852">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00436BF1"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="853">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="837"/>
-    <w:link w:val="854"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="003368E1"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
+      <w:widowControl w:val="0"/>
       <w:pBdr>
-        <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="1"/>
       <w:ind w:left="152"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="sl-SI" w:bidi="sl-SI"/>
       <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="854" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
-    <w:basedOn w:val="838"/>
-    <w:link w:val="853"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003368E1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:bidi="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="855">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="837"/>
-    <w:link w:val="856"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="856" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="838"/>
-    <w:link w:val="855"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="857">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="838"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="858">
-[...2 lines deleted...]
-    <w:link w:val="859"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="009A02FC"/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="859" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="838"/>
-    <w:link w:val="858"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009A02FC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="860">
-[...2 lines deleted...]
-    <w:link w:val="861"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="009A02FC"/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="861" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="838"/>
-    <w:link w:val="860"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009A02FC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="862">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="855"/>
-[...1 lines deleted...]
-    <w:link w:val="863"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00254E5E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="863" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="856"/>
-    <w:link w:val="862"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00254E5E"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="864" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
-    <w:basedOn w:val="837"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003F0DC7"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
-      <w:lang w:eastAsia="en-GB"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:val="en-IT" w:eastAsia="en-GB"/>
       <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="865" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="838"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="006301D8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="866">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="838"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F618B9"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="867">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="838"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008166D1"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="e1dfdd"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="868">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="837"/>
-    <w:link w:val="869"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008166D1"/>
   </w:style>
-  <w:style w:type="character" w:styleId="869" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
-    <w:basedOn w:val="838"/>
-    <w:link w:val="868"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008166D1"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="870">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="838"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008166D1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB4BE8"/>
+    <w:rPr>
+      <w:color w:val="FF00FF" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="27728406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gp.ip@ip-rs.si" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gp.ip@ip-rs.si" TargetMode="External"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -44956,74 +11905,74 @@
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Helvetica Neue"/>
         <a:ea typeface="Helvetica Neue"/>
         <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Helvetica Neue"/>
         <a:ea typeface="Helvetica Neue"/>
         <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
                 <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="104999"/>
@@ -45037,191 +11986,1011 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
-      <a:spPr bwMode="auto">
-[...2 lines deleted...]
-        </a:prstGeom>
+      <a:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
         </a:ln>
         <a:effectLst/>
+        <a:sp3d/>
       </a:spPr>
-      <a:bodyPr/>
-      <a:lstStyle/>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+            <a:sym typeface="Helvetica Neue"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:spDef>
     <a:lnDef>
-      <a:spPr bwMode="auto">
-[...2 lines deleted...]
-        </a:prstGeom>
+      <a:spPr>
         <a:noFill/>
         <a:ln w="25400" cap="flat">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
         </a:ln>
         <a:effectLst/>
+        <a:sp3d/>
       </a:spPr>
-      <a:bodyPr/>
-      <a:lstStyle/>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:lnDef>
     <a:txDef>
-      <a:spPr bwMode="auto">
-[...2 lines deleted...]
-        </a:prstGeom>
+      <a:spPr>
         <a:noFill/>
         <a:ln w="12700" cap="flat">
           <a:noFill/>
           <a:miter lim="400000"/>
         </a:ln>
         <a:effectLst/>
+        <a:sp3d/>
       </a:spPr>
-      <a:bodyPr/>
-      <a:lstStyle/>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+            <a:sym typeface="Helvetica Neue"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:srgbClr val="000000"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Application>ONLYOFFICE/9.1.0.173</Application>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>1589</Words>
+  <Characters>9062</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>0</ScaleCrop>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="0" baseType="variant"/>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Naslov</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="0" baseType="lpstr"/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
   </TitlesOfParts>
   <Company/>
-  <LinksUpToDate>0</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>0</HyperlinksChanged>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10630</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>